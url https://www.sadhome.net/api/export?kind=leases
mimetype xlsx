--- v0 (2026-05-21)
+++ v1 (2026-07-22)
@@ -741,192 +741,192 @@
       <c r="G7" t="str">
         <v>2022-07-09</v>
       </c>
       <c r="H7" t="str">
         <v>2024-07-08</v>
       </c>
       <c r="I7" t="str">
         <v/>
       </c>
       <c r="J7" t="str">
         <v/>
       </c>
       <c r="K7">
         <v>2000000</v>
       </c>
       <c r="L7">
         <v>450000</v>
       </c>
       <c r="M7">
         <v>80000</v>
       </c>
       <c r="N7" t="str">
         <v/>
       </c>
       <c r="O7" t="str">
-        <v>EXPIRED</v>
+        <v>ACTIVE</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>1층</v>
       </c>
       <c r="B8" t="str">
         <v>203호</v>
       </c>
       <c r="C8" t="str">
         <v>안가은</v>
       </c>
       <c r="D8" t="str">
         <v>개인</v>
       </c>
       <c r="E8" t="str">
         <v/>
       </c>
       <c r="F8" t="str">
         <v>010-5536-4243</v>
       </c>
       <c r="G8" t="str">
         <v>2024-12-20</v>
       </c>
       <c r="H8" t="str">
         <v>2025-12-20</v>
       </c>
       <c r="I8" t="str">
         <v/>
       </c>
       <c r="J8" t="str">
         <v/>
       </c>
       <c r="K8">
         <v>30000000</v>
       </c>
       <c r="L8">
         <v>260000</v>
       </c>
       <c r="M8">
         <v>90000</v>
       </c>
       <c r="N8" t="str">
         <v/>
       </c>
       <c r="O8" t="str">
-        <v>EXPIRED</v>
+        <v>ACTIVE</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>1층</v>
       </c>
       <c r="B9" t="str">
         <v>204호</v>
       </c>
       <c r="C9" t="str">
         <v>박서영</v>
       </c>
       <c r="D9" t="str">
         <v>개인</v>
       </c>
       <c r="E9" t="str">
         <v/>
       </c>
       <c r="F9" t="str">
         <v>010-9467-4508</v>
       </c>
       <c r="G9" t="str">
         <v>2024-10-30</v>
       </c>
       <c r="H9" t="str">
         <v>2025-10-30</v>
       </c>
       <c r="I9" t="str">
         <v/>
       </c>
       <c r="J9" t="str">
         <v/>
       </c>
       <c r="K9">
         <v>20000000</v>
       </c>
       <c r="L9">
         <v>380000</v>
       </c>
       <c r="M9">
         <v>90000</v>
       </c>
       <c r="N9" t="str">
         <v/>
       </c>
       <c r="O9" t="str">
-        <v>EXPIRED</v>
+        <v>ACTIVE</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>1층</v>
       </c>
       <c r="B10" t="str">
         <v>205호</v>
       </c>
       <c r="C10" t="str">
         <v>강미화</v>
       </c>
       <c r="D10" t="str">
         <v>개인</v>
       </c>
       <c r="E10" t="str">
         <v/>
       </c>
       <c r="F10" t="str">
         <v>010-2520-9006</v>
       </c>
       <c r="G10" t="str">
         <v>2022-03-24</v>
       </c>
       <c r="H10" t="str">
         <v>2024-03-23</v>
       </c>
       <c r="I10" t="str">
         <v/>
       </c>
       <c r="J10" t="str">
         <v/>
       </c>
       <c r="K10">
         <v>100000000</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>80000</v>
       </c>
       <c r="N10" t="str">
         <v/>
       </c>
       <c r="O10" t="str">
-        <v>EXPIRED</v>
+        <v>ACTIVE</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>2층</v>
       </c>
       <c r="B11" t="str">
         <v>301호</v>
       </c>
       <c r="C11" t="str">
         <v>정지윤</v>
       </c>
       <c r="D11" t="str">
         <v>개인</v>
       </c>
       <c r="E11" t="str">
         <v/>
       </c>
       <c r="F11" t="str">
         <v>010-6765-0402</v>
       </c>
       <c r="G11" t="str">
         <v>2022-04-29</v>
       </c>
       <c r="H11" t="str">